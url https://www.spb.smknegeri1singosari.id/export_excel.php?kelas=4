--- v1 (2026-06-19)
+++ v2 (2026-08-16)
@@ -1,595 +1,805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Rekap Siswa" sheetId="1" r:id="rId4"/>
+    <sheet name="Matriks Kompetensi" sheetId="2" r:id="rId5"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Rekap Siswa'!$A$5:$K$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Matriks Kompetensi'!$A$3:$X$27</definedName>
+  </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
-    <comment ref="C3" authorId="0">
-[...46 lines deleted...]
-    </comment>
     <comment ref="F3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN119 - English Proficiency Level 1</t>
+          <t xml:space="preserve">TDP15GN119 — Using the Caterpillar Service Software Properly</t>
         </r>
       </text>
     </comment>
     <comment ref="G3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP10GN130 - Computer Literacy Level 1</t>
+          <t xml:space="preserve">TDP15GN109 — Selecting and Using the Cat Service Literature Properly</t>
         </r>
       </text>
     </comment>
     <comment ref="H3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN101 - Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
+          <t xml:space="preserve">TDP15GN108 — Carrying Out Jacking, Blocking and Lifting of Heavy Equipment and Components Safety</t>
         </r>
       </text>
     </comment>
     <comment ref="I3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN102 - Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN107 — Selecting the Correct Fasteners and Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="J3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN103 - Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN106 — Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
         </r>
       </text>
     </comment>
     <comment ref="K3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN104 - Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
+          <t xml:space="preserve">TDP15GN105 — Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
         </r>
       </text>
     </comment>
     <comment ref="L3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN105 - Perform Selecting, Using and Maintaining a Range of Precision and Non-Precision Tools to Accurately Measure</t>
+          <t xml:space="preserve">TDP15GN104 — Perform Selecting, Using and Maintaining Various Special Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="M3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Locking Application for Maintenance and Repair of Heavy Equipment</t>
+          <t xml:space="preserve">TDP15GN103 — Perform Selecting, Using and Maintaining Various Power Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="N3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN106 - Inspecting and Servicing the Various Bearings, Seals and Gasket used in Heavy Equipments</t>
+          <t xml:space="preserve">TDP15GN102 — Perform Selecting, Using and Maintaining Various Hand Tools Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="O3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN107 - Selecting the Correct Fasteners and Locking Application for Maintenance and Repair of Heavy Equipment</t>
+          <t xml:space="preserve">TDP15GN101 — Implement Contamination Control &amp; Safety Procedure in the Workplace</t>
         </r>
       </text>
     </comment>
     <comment ref="P3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN108 - Carrying Out Jacking, Blocking and Lifting of Heavy Equipment and Components Safety</t>
+          <t xml:space="preserve">TDP10GN130 — Computer Literacy Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="Q3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN109 - Selecting and Using the Cat Service Literature Properly</t>
+          <t xml:space="preserve">TDP10GN119 — English Proficiency Level 1</t>
         </r>
       </text>
     </comment>
     <comment ref="R3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN110 - Perform Starting, Operating and Stopping Equipment as Procedure Including Safety &amp; LOTO Procedure</t>
+          <t xml:space="preserve">TDP15GN110 — Perform Starting, Operating and Stopping Equipment as Procedure Including Safety &amp; LOTO Procedure</t>
         </r>
       </text>
     </comment>
     <comment ref="S3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN112 - Performing the Electrical Testing and Measurements using Electrical Test Equipment &amp; Perform Basic Electrical Repairs</t>
+          <t xml:space="preserve">TDP15GN112 — Performing the Electrical Testing and Measurements using Electrical Test Equipment &amp; Perform Basic Electrical Repairs</t>
         </r>
       </text>
     </comment>
     <comment ref="T3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN113 - Testing and Repair Cables, Terminals and Caterpillar Connector</t>
+          <t xml:space="preserve">TDP15GN113 — Testing and Repair Cables, Terminals and Caterpillar Connector</t>
         </r>
       </text>
     </comment>
     <comment ref="U3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN115 - Removing and Installing the Engine/Machine Major Component (Including Attachment)</t>
+          <t xml:space="preserve">TDP15GN115 — Removing and Installing the Engine/Machine Major Component (Including Attachment)</t>
         </r>
       </text>
     </comment>
     <comment ref="V3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN116 - Performing a Preventive Maintenance Service</t>
+          <t xml:space="preserve">TDP15GN116 — Performing a Preventive Maintenance Service</t>
         </r>
       </text>
     </comment>
     <comment ref="W3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN117 - Using the Various Trakindo Service Documentation and SIMS Report Correctly</t>
+          <t xml:space="preserve">TDP15GN117 — Using the Various Trakindo Service Documentation and SIMS Report Correctly</t>
         </r>
       </text>
     </comment>
     <comment ref="X3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">TDP15GN119 - Using the Caterpillar Service Software Properly</t>
+          <t xml:space="preserve">TDP15GN106 — Inspecting and Servicing the Various Bearings, Seals and Gasket used in Heavy Equipments</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
-[...16 lines deleted...]
-    <t>SK4</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+  <si>
+    <t>REKAP SPB KOMPETENSI TAB 3</t>
+  </si>
+  <si>
+    <t>SMK NEGERI 1 SINGOSARI · TAHUN AJARAN 2026/2027</t>
+  </si>
+  <si>
+    <t>Sumber identitas siswa: Agenda Guru · Dicetak 16-08-2026 08:46 WIB</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>NISN</t>
+  </si>
+  <si>
+    <t>Nama Siswa</t>
+  </si>
+  <si>
+    <t>L/P</t>
+  </si>
+  <si>
+    <t>Kelas</t>
+  </si>
+  <si>
+    <t>Target Skill (19)</t>
+  </si>
+  <si>
+    <t>Terverifikasi</t>
+  </si>
+  <si>
+    <t>Menunggu</t>
+  </si>
+  <si>
+    <t>Belum Lengkap</t>
+  </si>
+  <si>
+    <t>Progres</t>
+  </si>
+  <si>
+    <t>Status Pemeriksaan</t>
+  </si>
+  <si>
+    <t>0103393289</t>
+  </si>
+  <si>
+    <t>ABDILLAH KAFI YUWAFA</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>X TAB 3</t>
+  </si>
+  <si>
+    <t>Dalam proses</t>
+  </si>
+  <si>
+    <t>0105228424</t>
+  </si>
+  <si>
+    <t>Ahmad Raihan Abiyyu Yahya</t>
+  </si>
+  <si>
+    <t>0114866220</t>
+  </si>
+  <si>
+    <t>ANDREAN MAULANA</t>
+  </si>
+  <si>
+    <t>0108636352</t>
+  </si>
+  <si>
+    <t>CHUZAIMATUZ ZAHRA AS DZIKRA</t>
+  </si>
+  <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>0114385828</t>
+  </si>
+  <si>
+    <t>DANIEL ALANDA PUTRA</t>
+  </si>
+  <si>
+    <t>Darvesh Zaydan</t>
+  </si>
+  <si>
+    <t>DAVIN DWI ARROHIM</t>
+  </si>
+  <si>
+    <t>0114633062</t>
+  </si>
+  <si>
+    <t>DEBBY ARTA IVANO</t>
+  </si>
+  <si>
+    <t>0103029893</t>
+  </si>
+  <si>
+    <t>EZRA NIZAM JIBRIL</t>
+  </si>
+  <si>
+    <t>0117096807</t>
+  </si>
+  <si>
+    <t>FEBRIAN AVRIEL DWI SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>0103086055</t>
+  </si>
+  <si>
+    <t>JASMINE ALMIRA AQUILLA</t>
+  </si>
+  <si>
+    <t>0113012691</t>
+  </si>
+  <si>
+    <t>M IRZA ULIL ABSHAR ABDALLA</t>
+  </si>
+  <si>
+    <t>0107313213</t>
+  </si>
+  <si>
+    <t>MIRZA IBTIBRA UKAIL MASKURI</t>
+  </si>
+  <si>
+    <t>0109842050</t>
+  </si>
+  <si>
+    <t>MOCH ARIO NUR MAULANA</t>
+  </si>
+  <si>
+    <t>0108368700</t>
+  </si>
+  <si>
+    <t>Moh Fatihul Azza Al Imam</t>
+  </si>
+  <si>
+    <t>0109624232</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAREL SYAHPUTRA</t>
+  </si>
+  <si>
+    <t>0105364062</t>
+  </si>
+  <si>
+    <t>MUHAMMAD FAUZI FIRMANSYAH</t>
+  </si>
+  <si>
+    <t>0107851188</t>
+  </si>
+  <si>
+    <t>MUHAMMAD RHASYA PURNOMO</t>
+  </si>
+  <si>
+    <t>0107893111</t>
+  </si>
+  <si>
+    <t>REZA RAMADHAN</t>
+  </si>
+  <si>
+    <t>0106447090</t>
+  </si>
+  <si>
+    <t>RIVELLA ZAFAA ANANDITA</t>
+  </si>
+  <si>
+    <t>0101071799</t>
+  </si>
+  <si>
+    <t>RIZAL ARIF TAUFANI</t>
+  </si>
+  <si>
+    <t>0097203753</t>
+  </si>
+  <si>
+    <t>SANDI RAMADHANI</t>
+  </si>
+  <si>
+    <t>0103627910</t>
+  </si>
+  <si>
+    <t>TITIS ARDZELIA PUTRI</t>
+  </si>
+  <si>
+    <t>0114824722</t>
+  </si>
+  <si>
+    <t>YOSUA BENAYA</t>
+  </si>
+  <si>
+    <t>MATRIKS STATUS KOMPETENSI SISWA TAB 3</t>
+  </si>
+  <si>
+    <t>SIS</t>
+  </si>
+  <si>
+    <t>Literatur</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>Fastener</t>
+  </si>
+  <si>
+    <t>SBG</t>
+  </si>
+  <si>
+    <t>Measuring</t>
+  </si>
+  <si>
+    <t>Special Tools</t>
+  </si>
+  <si>
+    <t>Power Tools</t>
+  </si>
+  <si>
+    <t>Hand Tools</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>COM</t>
   </si>
   <si>
     <t>ENG</t>
   </si>
   <si>
-    <t>COM</t>
-[...28 lines deleted...]
-  <si>
     <t>OP</t>
   </si>
   <si>
     <t>Elc</t>
   </si>
   <si>
     <t>Conn</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>SIMS</t>
   </si>
   <si>
-    <t>SIS</t>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Keterangan: V = Terverifikasi, M = Menunggu Verifikasi, B = Belum Lengkap.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
-  <fonts count="3">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0%"/>
+  </numFmts>
+  <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
-      <color rgb="FF000000"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FF071A33"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="15"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="1"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF5B6E82"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF4472C4"/>
+        <fgColor rgb="FF071A33"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0F5FA8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF3F7FB"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD5DEE8"/>
       </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD5DEE8"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD5DEE8"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF000000"/>
+        <color rgb="FFD5DEE8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -835,200 +1045,2972 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
+  <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X3"/>
+  <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:X3"/>
+      <pane ySplit="5" activePane="bottomLeft" state="frozen" topLeftCell="A6"/>
+      <selection pane="bottomLeft" activeCell="C6" sqref="C6:C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.713" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="7" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15" customWidth="true" style="0"/>
+    <col min="6" max="6" width="18" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="20" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="5">
+        <v>1</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="5">
+        <v>19</v>
+      </c>
+      <c r="G6" s="5">
+        <v>0</v>
+      </c>
+      <c r="H6" s="5">
+        <v>0</v>
+      </c>
+      <c r="I6" s="5">
+        <v>19</v>
+      </c>
+      <c r="J6" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="6">
+        <v>2</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="6">
+        <v>19</v>
+      </c>
+      <c r="G7" s="6">
+        <v>0</v>
+      </c>
+      <c r="H7" s="6">
+        <v>0</v>
+      </c>
+      <c r="I7" s="6">
+        <v>19</v>
+      </c>
+      <c r="J7" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="5">
+        <v>3</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5">
+        <v>19</v>
+      </c>
+      <c r="G8" s="5">
+        <v>0</v>
+      </c>
+      <c r="H8" s="5">
+        <v>0</v>
+      </c>
+      <c r="I8" s="5">
+        <v>19</v>
+      </c>
+      <c r="J8" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="6">
+        <v>4</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="6">
+        <v>19</v>
+      </c>
+      <c r="G9" s="6">
+        <v>0</v>
+      </c>
+      <c r="H9" s="6">
+        <v>0</v>
+      </c>
+      <c r="I9" s="6">
+        <v>19</v>
+      </c>
+      <c r="J9" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="5">
+        <v>5</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="5">
+        <v>19</v>
+      </c>
+      <c r="G10" s="5">
+        <v>0</v>
+      </c>
+      <c r="H10" s="5">
+        <v>0</v>
+      </c>
+      <c r="I10" s="5">
+        <v>19</v>
+      </c>
+      <c r="J10" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="6">
+        <v>6</v>
+      </c>
+      <c r="B11" s="6">
+        <v>3128713200</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="6">
+        <v>19</v>
+      </c>
+      <c r="G11" s="6">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>0</v>
+      </c>
+      <c r="I11" s="6">
+        <v>19</v>
+      </c>
+      <c r="J11" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5">
+        <v>3100377473</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="5">
+        <v>19</v>
+      </c>
+      <c r="G12" s="5">
+        <v>0</v>
+      </c>
+      <c r="H12" s="5">
+        <v>0</v>
+      </c>
+      <c r="I12" s="5">
+        <v>19</v>
+      </c>
+      <c r="J12" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="6">
+        <v>8</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="6">
+        <v>19</v>
+      </c>
+      <c r="G13" s="6">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>0</v>
+      </c>
+      <c r="I13" s="6">
+        <v>19</v>
+      </c>
+      <c r="J13" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="5">
+        <v>9</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="5">
+        <v>19</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0</v>
+      </c>
+      <c r="I14" s="5">
+        <v>19</v>
+      </c>
+      <c r="J14" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="6">
+        <v>10</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="6">
+        <v>19</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6">
+        <v>19</v>
+      </c>
+      <c r="J15" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="5">
+        <v>11</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="5">
+        <v>19</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0</v>
+      </c>
+      <c r="H16" s="5">
+        <v>0</v>
+      </c>
+      <c r="I16" s="5">
+        <v>19</v>
+      </c>
+      <c r="J16" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="6">
+        <v>12</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="6">
+        <v>19</v>
+      </c>
+      <c r="G17" s="6">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6">
+        <v>19</v>
+      </c>
+      <c r="J17" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="5">
+        <v>13</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="5">
+        <v>19</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0</v>
+      </c>
+      <c r="H18" s="5">
+        <v>0</v>
+      </c>
+      <c r="I18" s="5">
+        <v>19</v>
+      </c>
+      <c r="J18" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="6">
+        <v>14</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="6">
+        <v>19</v>
+      </c>
+      <c r="G19" s="6">
+        <v>0</v>
+      </c>
+      <c r="H19" s="6">
+        <v>0</v>
+      </c>
+      <c r="I19" s="6">
+        <v>19</v>
+      </c>
+      <c r="J19" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="5">
+        <v>15</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="5">
+        <v>19</v>
+      </c>
+      <c r="G20" s="5">
+        <v>0</v>
+      </c>
+      <c r="H20" s="5">
+        <v>0</v>
+      </c>
+      <c r="I20" s="5">
+        <v>19</v>
+      </c>
+      <c r="J20" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="6">
+        <v>16</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="6">
+        <v>19</v>
+      </c>
+      <c r="G21" s="6">
+        <v>0</v>
+      </c>
+      <c r="H21" s="6">
+        <v>0</v>
+      </c>
+      <c r="I21" s="6">
+        <v>19</v>
+      </c>
+      <c r="J21" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="5">
+        <v>17</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" s="5">
+        <v>19</v>
+      </c>
+      <c r="G22" s="5">
+        <v>0</v>
+      </c>
+      <c r="H22" s="5">
+        <v>0</v>
+      </c>
+      <c r="I22" s="5">
+        <v>19</v>
+      </c>
+      <c r="J22" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="6">
+        <v>18</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="6">
+        <v>19</v>
+      </c>
+      <c r="G23" s="6">
+        <v>0</v>
+      </c>
+      <c r="H23" s="6">
+        <v>0</v>
+      </c>
+      <c r="I23" s="6">
+        <v>19</v>
+      </c>
+      <c r="J23" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="5">
+        <v>19</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F24" s="5">
+        <v>19</v>
+      </c>
+      <c r="G24" s="5">
+        <v>0</v>
+      </c>
+      <c r="H24" s="5">
+        <v>0</v>
+      </c>
+      <c r="I24" s="5">
+        <v>19</v>
+      </c>
+      <c r="J24" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="6">
+        <v>20</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="6">
+        <v>19</v>
+      </c>
+      <c r="G25" s="6">
+        <v>0</v>
+      </c>
+      <c r="H25" s="6">
+        <v>0</v>
+      </c>
+      <c r="I25" s="6">
+        <v>19</v>
+      </c>
+      <c r="J25" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="5">
+        <v>21</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F26" s="5">
+        <v>19</v>
+      </c>
+      <c r="G26" s="5">
+        <v>0</v>
+      </c>
+      <c r="H26" s="5">
+        <v>0</v>
+      </c>
+      <c r="I26" s="5">
+        <v>19</v>
+      </c>
+      <c r="J26" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="6">
+        <v>22</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" s="6">
+        <v>19</v>
+      </c>
+      <c r="G27" s="6">
+        <v>0</v>
+      </c>
+      <c r="H27" s="6">
+        <v>0</v>
+      </c>
+      <c r="I27" s="6">
+        <v>19</v>
+      </c>
+      <c r="J27" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="5">
+        <v>23</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="5">
+        <v>19</v>
+      </c>
+      <c r="G28" s="5">
+        <v>0</v>
+      </c>
+      <c r="H28" s="5">
+        <v>0</v>
+      </c>
+      <c r="I28" s="5">
+        <v>19</v>
+      </c>
+      <c r="J28" s="7">
+        <v>0.0</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" s="6">
+        <v>24</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" s="6">
+        <v>19</v>
+      </c>
+      <c r="G29" s="6">
+        <v>0</v>
+      </c>
+      <c r="H29" s="6">
+        <v>0</v>
+      </c>
+      <c r="I29" s="6">
+        <v>19</v>
+      </c>
+      <c r="J29" s="8">
+        <v>0.0</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A5:K29"/>
+  <mergeCells>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:X29"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane xSplit="5" ySplit="3" activePane="bottomRight" state="frozen" topLeftCell="F4"/>
+      <selection pane="bottomRight" activeCell="A29" sqref="A29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="7" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18" customWidth="true" style="0"/>
+    <col min="3" max="3" width="36" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="9" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9" customWidth="true" style="0"/>
+    <col min="19" max="19" width="9" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9" customWidth="true" style="0"/>
+    <col min="21" max="21" width="9" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9" customWidth="true" style="0"/>
+    <col min="23" max="23" width="9" customWidth="true" style="0"/>
+    <col min="24" max="24" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A1" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
+      <c r="U1" s="11"/>
+      <c r="V1" s="11"/>
+      <c r="W1" s="11"/>
+      <c r="X1" s="11"/>
     </row>
     <row r="3" spans="1:24">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="G3" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="H3" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="I3" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J3" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="K3" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="L3" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="M3" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="N3" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="O3" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="P3" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q3" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="R3" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="S3" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="T3" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="U3" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="V3" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="W3" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="X3" s="12" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="5">
         <v>1</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W4" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X4" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="6">
         <v>2</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="B5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W5" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X5" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="5">
         <v>3</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="B6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W6" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X6" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="6">
         <v>4</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="B7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W7" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X7" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="5">
         <v>5</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="B8" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W8" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X8" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="6">
         <v>6</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="B9" s="6">
+        <v>3128713200</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W9" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X9" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="5">
         <v>7</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="B10" s="5">
+        <v>3100377473</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W10" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X10" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24">
+      <c r="A11" s="6">
         <v>8</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="B11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W11" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X11" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="5">
         <v>9</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="B12" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X12" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="6">
         <v>10</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="B13" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W13" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X13" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="A14" s="5">
         <v>11</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="B14" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X14" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="6">
         <v>12</v>
       </c>
-      <c r="M3" s="2" t="s">
+      <c r="B15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W15" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X15" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="5">
         <v>13</v>
       </c>
-      <c r="N3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="O3" s="2" t="s">
+      <c r="B16" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W16" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X16" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24">
+      <c r="A17" s="6">
         <v>14</v>
       </c>
-      <c r="P3" s="2" t="s">
+      <c r="B17" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W17" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X17" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24">
+      <c r="A18" s="5">
         <v>15</v>
       </c>
-      <c r="Q3" s="2" t="s">
-[...5 lines deleted...]
-      <c r="S3" s="2" t="s">
+      <c r="B18" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W18" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X18" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24">
+      <c r="A19" s="6">
+        <v>16</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X19" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24">
+      <c r="A20" s="5">
+        <v>17</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W20" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X20" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24">
+      <c r="A21" s="6">
         <v>18</v>
       </c>
-      <c r="T3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="U3" s="2" t="s">
+      <c r="B21" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W21" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X21" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24">
+      <c r="A22" s="5">
+        <v>19</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X22" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24">
+      <c r="A23" s="6">
         <v>20</v>
       </c>
-      <c r="V3" s="2" t="s">
+      <c r="B23" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W23" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X23" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24">
+      <c r="A24" s="5">
         <v>21</v>
       </c>
-      <c r="W3" s="2" t="s">
+      <c r="B24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W24" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X24" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24">
+      <c r="A25" s="6">
         <v>22</v>
       </c>
-      <c r="X3" s="2" t="s">
+      <c r="B25" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W25" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X25" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24">
+      <c r="A26" s="5">
         <v>23</v>
       </c>
+      <c r="B26" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="K26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="O26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="P26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="R26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="S26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="T26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="U26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="V26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W26" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="X26" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24">
+      <c r="A27" s="6">
+        <v>24</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="H27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="I27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="K27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="O27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="P27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="R27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="S27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="U27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="V27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="W27" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="X27" s="14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24">
+      <c r="A29" s="15" t="s">
+        <v>84</v>
+      </c>
     </row>
   </sheetData>
+  <autoFilter ref="A3:X27"/>
   <mergeCells>
-    <mergeCell ref="A1:Z1"/>
+    <mergeCell ref="A1:X1"/>
+    <mergeCell ref="A29:X29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Worksheet</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Rekap Siswa</vt:lpstr>
+      <vt:lpstr>Matriks Kompetensi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>